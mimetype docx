--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,3845 +1,4586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...23 lines deleted...]
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:body>
-    <w:bookmarkStart w:id="20" w:name="lesson-7-no-bending-or-stretching"/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading 2"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="lesson7nobendingorstretching" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lesson 7: No Bending or Stretching</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:pStyle w:val="First Paragraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For each question, the unit is represented by the large tick marks with whole numbers.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Let</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s compare measurements before and after translations, rotations, and reflections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="measuringsegments" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.1: Measuring Segments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="First Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For each question, the unit is represented by the large tick marks with whole numbers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1001"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Find the length of this segment to the nearest</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find the length of this segment to the nearest </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
+            <m:ctrlPr>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </m:ctrlPr>
             <m:type m:val="bar"/>
           </m:fPr>
           <m:num>
             <m:r>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <m:t>8</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">of a unit.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-          <wp:inline>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5943600" cy="1488520"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741828" name="officeArt object" descr="A line segment measured by a ruler."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041649.7808614.png" id="23" name="Picture"/>
+                    <pic:cNvPr id="1073741828" name="A line segment measured by a ruler." descr="A line segment measured by a ruler."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId4">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1488520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1001"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Find the length of this segment to the nearest 0.1 of a unit.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Find the length of this segment to the nearest 0.1 of a unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...4 lines deleted...]
-            <a:graphic>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5943600" cy="1460822"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741829" name="officeArt object" descr="A line segment measured by a ruler."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041649.8513956.png" id="26" name="Picture"/>
+                    <pic:cNvPr id="1073741829" name="A line segment measured by a ruler." descr="A line segment measured by a ruler."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId5">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1460821"/>
+                      <a:ext cx="5943600" cy="1460822"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1001"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Estimate the length of this segment to the nearest</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimate the length of this segment to the nearest </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
+            <m:ctrlPr>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </m:ctrlPr>
             <m:type m:val="bar"/>
           </m:fPr>
           <m:num>
             <m:r>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
+              <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <m:t>8</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">of a unit.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-          <wp:inline>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5943600" cy="1451344"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741830" name="officeArt object" descr="A line segment measured by a ruler."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041649.894878.png" id="29" name="Picture"/>
+                    <pic:cNvPr id="1073741830" name="A line segment measured by a ruler." descr="A line segment measured by a ruler."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId6">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="1451344"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1001"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Estimate the length of the segment in the prior question to the nearest 0.1 of a unit.</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Estimate the length of the segment in the prior question to the nearest 0.1 of a unit.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="sidesandangles" w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.2: Sides and Angles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Translate Polygon</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Translate Polygon </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>A</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">point </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>P</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goes to point </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>Q</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve">. In the image, write the length of each side, in grid units, next to the side.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. In the image, write the length of each side, in grid units, next to the side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-          <wp:inline>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4134678" cy="2299761"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741831" name="officeArt object" descr="A six sided polygon on a square grid with one vertex labelled P. A point Q is labelled 5 squares to the right of point P."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041650.0002966.png" id="33" name="Picture"/>
+                    <pic:cNvPr id="1073741831" name="A six sided polygon on a square grid with one vertex labelled P. A point Q is labelled 5 squares to the right of point P." descr="A six sided polygon on a square grid with one vertex labelled P. A point Q is labelled 5 squares to the right of point P."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId7">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4134678" cy="2299761"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rotate Triangle</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotate Triangle </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>B</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 degrees clockwise using </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>R</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">as the center of rotation. In the image, write the measure of each angle in its interior.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the center of rotation. In the image, write the measure of each angle in its interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-          <wp:inline>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3841091" cy="3217220"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741832" name="officeArt object" descr="A right triangle on a isometric grid with point R labelled on the vertex with a right angle."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041650.0417724.png" id="36" name="Picture"/>
+                    <pic:cNvPr id="1073741832" name="A right triangle on a isometric grid with point R labelled on the vertex with a right angle." descr="A right triangle on a isometric grid with point R labelled on the vertex with a right angle."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId8">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3841091" cy="3217220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1002"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Reflect Pentagon</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflect Pentagon </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>C</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across line </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>ℓ</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In the image, write the length of each side, in grid units, next to the side. You may need to make your own ruler with tracing paper or a blank index card.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the image, write the length of each side, in grid units, next to the side. You may need to make your own ruler with tracing paper or a blank index card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1003"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In the image, write the measure of each angle in the interior.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the image, write the measure of each angle in the interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1000"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...4 lines deleted...]
-            <a:graphic>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5516982" cy="2370100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741833" name="officeArt object" descr="A pentagon C on a square grid. The line L is parallel to one side of the pentagon."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041650.1121166.png" id="39" name="Picture"/>
+                    <pic:cNvPr id="1073741833" name="A pentagon C on a square grid. The line L is parallel to one side of the pentagon." descr="A pentagon C on a square grid. The line L is parallel to one side of the pentagon."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId9">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5516981" cy="2370100"/>
+                      <a:ext cx="5516982" cy="2370100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:pStyle w:val="Heading 3"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:name="whichone" w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.3: Which One?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="First Paragraph"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Here is a grid showing triangle </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>A</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>B</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>C</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">and two other triangles.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and two other triangles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Body Text"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-          <wp:inline>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4134678" cy="2758490"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741834" name="officeArt object" descr="Three triangles \(A\ B\ C, D\ B\ E\ \text{and}\ C\ F\ G\) on a grid."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041650.2120595.png" id="43" name="Picture"/>
+                    <pic:cNvPr id="1073741834" name="Three triangles \(A\ B\ C, D\ B\ E\ \text{and}\ C\ F\ G\) on a grid." descr="Three triangles \(A\ B\ C, D\ B\ E\ \text{and}\ C\ F\ G\) on a grid."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4134678" cy="2758490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Body Text"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You can use a</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can use a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rigid transformation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to take triangle </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>A</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>B</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>C</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">of the other triangles.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the other triangles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Which one? Explain how you know.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Which one? Explain how you know.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1004"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Describe a rigid transformation that takes</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe a rigid transformation that takes </w:t>
       </w:r>
       <m:oMath>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>A</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>B</m:t>
         </m:r>
         <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
           <m:t>C</m:t>
         </m:r>
       </m:oMath>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the triangle you selected.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:name="areyoureadyformore" w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:pStyle w:val="Body Text"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A square is made up of an L-shaped region and three transformations of the region. If the perimeter of the square is 40 units, what is the perimeter of each L-shaped region?</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Heading 3"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-            <a:graphic>
+      <w:bookmarkStart w:name="lesson7summary" w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesson 7 Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="First Paragraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The transformations we</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve learned about so far, translations, rotations, reflections, and sequences of these motions, are all examples of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rigid transformations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. A rigid transformation is a move that doesn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t change measurements on any figure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Body Text"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Earlier, we learned that a figure and its image have corresponding points. With a rigid transformation, figures like polygons also have </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sides and corresponding angles. These corresponding parts have the same measurements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Body Text"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, triangle </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>E</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>F</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>D</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was made by reflecting triangle </w:t>
+      </w:r>
+      <m:oMath>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>A</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>B</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:i/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="26"/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <m:t>C</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across a horizontal line, then translating. Corresponding sides have the same lengths, and corresponding angles have the same measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Body Text"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3186639" cy="1776810"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741835" name="officeArt object" descr="Triangle A, B, C and its image after reflection and translation."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/tmp/embedder-1671041650.288437.png" id="46" name="Picture"/>
+                    <pic:cNvPr id="1073741835" name="Triangle A, B, C and its image after reflection and translation." descr="Triangle A, B, C and its image after reflection and translation."/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44"/>
+                    <a:blip r:embed="rId11">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1458758" cy="1458758"/>
+                      <a:ext cx="3186639" cy="1776810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...157 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table"/>
-[...1 lines deleted...]
-        <w:tblLook w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0020"/>
+        <w:tblW w:w="7920" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="4f81bd"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:tblHeader w:val="true"/>
+          <w:trHeight w:val="569" w:hRule="atLeast"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">measurements in triangle</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">measurements in triangle </w:t>
             </w:r>
             <m:oMath>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>A</m:t>
               </m:r>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>B</m:t>
               </m:r>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>C</m:t>
               </m:r>
             </m:oMath>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">corresponding measurements in image</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">corresponding measurements in image </w:t>
             </w:r>
             <m:oMath>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>E</m:t>
               </m:r>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>F</m:t>
               </m:r>
               <m:r>
+                <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
                 <m:t>D</m:t>
               </m:r>
             </m:oMath>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>A</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>B</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>2.24</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>E</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>F</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>2.24</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>B</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>C</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>2.83</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>F</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>D</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>2.83</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>C</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>A</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>3.00</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...15 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>D</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>E</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>3.00</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>A</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>B</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>C</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>71.6</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>E</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>F</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>D</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>71.6</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>B</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>C</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>A</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>45.0</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>F</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>D</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>E</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>45.0</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="ced7e7"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="289" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>C</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>A</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>B</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>63.4</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3960"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Compact"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <m:oMath>
-[...39 lines deleted...]
-            </m:oMath>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="center"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>m</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:sty m:val="p"/>
+                  </m:rPr>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>∠</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>D</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>E</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>F</m:t>
+                </m:r>
+                <m:r>
+                  <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="26"/>
+                    <w:szCs w:val="26"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:sSup>
+                  <m:e>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>63.4</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                        <w:i/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="26"/>
+                        <w:szCs w:val="26"/>
+                      </w:rPr>
+                      <m:t>∘</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSup>
+              </m:oMath>
+            </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Body Text"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <wp:inline>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Body Text"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+        </w:rPr>
+        <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="762000" cy="266700"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1073741836" name="officeArt object" descr="rId52.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="/app/app/assets/images/export/ccby_logo_small.png" id="54" name="Picture"/>
+                    <pic:cNvPr id="1073741836" name="rId52.png" descr="rId52.png"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52"/>
+                    <a:blip r:embed="rId12">
+                      <a:extLst/>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="762000" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-                    <a:ln w="9525">
+                    <a:ln w="12700" cap="flat">
                       <a:noFill/>
-                      <a:headEnd/>
-                      <a:tailEnd/>
+                      <a:miter lim="400000"/>
                     </a:ln>
+                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Body Text"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">© CC BY Open Up Resources. Adaptations CC BY IM.</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hint="default"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>© </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="page number"/>
+          <w:rFonts w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CC BY Open Up Resources. Adaptations CC BY IM.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...9 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720"/>
+      <w:bidi w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3F020838" w14:textId="77777777" w:rsidR="004334B2" w:rsidRDefault="004334B2" w:rsidP="00C83B8A">
+<w:ftr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:pStyle w:val="footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:ind w:right="360"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="page number"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:extent cx="5943600" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="1073741827" name="officeArt object" descr="Rectangle"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="19050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="AAAAAA"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat">
+                        <a:noFill/>
+                        <a:miter lim="400000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="_x0000_s1027" style="visibility:visible;width:468.0pt;height:1.5pt;">
+              <v:fill color="#AAAAAA" opacity="100.0%" type="solid"/>
+              <v:stroke on="f" weight="1.0pt" dashstyle="solid" endcap="flat" miterlimit="400.0%" joinstyle="miter" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="page number"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end" w:fldLock="0"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5326E3B1" w14:textId="77777777" w:rsidR="009E40FE" w:rsidRDefault="009E40FE" w:rsidP="004334B2">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...10 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="5EC179F9">
-[...7 lines deleted...]
-      <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11422" w:y="209"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="page number"/>
       </w:rPr>
-    </w:pPr>
-[...39 lines deleted...]
-    <w:r>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3807B0E5" w14:textId="77777777" w:rsidR="009E40FE" w:rsidRDefault="009E40FE">
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="69158EB4" wp14:editId="4429B5A5">
+    <w:r>
+      <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4874895</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5789295</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-120015</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>337184</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1043940" cy="228600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapSquare wrapText="bothSides"/>
-[...3 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:wrapNone/>
+          <wp:docPr id="1073741826" name="officeArt object" descr="Picture 2"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="IM_OUR_logos.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="1073741826" name="Picture 2" descr="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
+                    <a:extLst/>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1043940" cy="228600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln w="12700" cap="flat">
+                    <a:noFill/>
+                    <a:miter lim="400000"/>
+                  </a:ln>
+                  <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rStyle w:val="page number"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A500FB4" w14:textId="77777777" w:rsidR="0047280E" w:rsidRDefault="0047280E">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="30036C25" w14:textId="77777777" w:rsidR="001E3EA7" w:rsidRDefault="001E3EA7">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71D671F4" w14:textId="5CB14710" w:rsidR="0047280E" w:rsidRDefault="00E54CE6">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="180017B1">
-[...1 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:rStyle w:val="page number"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:extent cx="5943600" cy="19050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="1073741825" name="officeArt object" descr="Rectangle"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="19050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="AAAAAA"/>
+                      </a:solidFill>
+                      <a:ln w="12700" cap="flat">
+                        <a:noFill/>
+                        <a:miter lim="400000"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="_x0000_s1026" style="visibility:visible;width:468.0pt;height:1.5pt;">
+              <v:fill color="#AAAAAA" opacity="100.0%" type="solid"/>
+              <v:stroke on="f" weight="1.0pt" dashstyle="solid" endcap="flat" miterlimit="400.0%" joinstyle="miter" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5699A3D6" w14:textId="5F2F2DF8" w:rsidR="001E3EA7" w:rsidRDefault="001E3EA7">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9340"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:rStyle w:val="page number"/>
+        <w:rtl w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t>NAME</w:t>
-    </w:r>
-    <w:r>
       <w:tab/>
       <w:t>DATE</w:t>
-    </w:r>
-    <w:r>
       <w:tab/>
       <w:t>PERIOD</w:t>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="E17F69BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E014FE38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:numStyleLink w:val="Imported Style 1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:styleLink w:val="Imported Style 1"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="480"/>
+        <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="1200"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="1920"/>
+        <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="2640"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="3360"/>
+        <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="4080"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:hanging="480" w:left="4800"/>
+        <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val=""/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...2 lines deleted...]
-    <w:tmpl w:val="329E54F4"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:numStyleLink w:val="Imported Style 2"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:styleLink w:val="Imported Style 2"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=" "/>
-[...89 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="480"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="480"/>
       </w:pPr>
-    </w:lvl>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="1000">
-    <w:abstractNumId w:val="990"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="1001">
-    <w:abstractNumId w:val="99201"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="4"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-[...21 lines deleted...]
-      <w:startOverride w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1002">
-    <w:abstractNumId w:val="99201"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
-[...23 lines deleted...]
-      <w:startOverride w:val="1"/>
+      <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1003">
-    <w:abstractNumId w:val="99201"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
-[...52 lines deleted...]
-    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word">
-[...12 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:view w:val="print"/>
+  <w:mirrorMargins w:val="0"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:displayBackgroundShape/>
+  <w:revisionView w:markup="1" w:comments="1" w:insDel="1" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-[...3 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="0"/>
+  <w:evenAndOddHeaders w:val="0"/>
+  <w:bookFoldPrinting w:val="0"/>
+  <w:noLineBreaksAfter w:lang="English" w:val="‘“(〔[{〈《「『【⦅〘〖«〝︵︷︹︻︽︿﹁﹃﹇﹙﹛﹝｢"/>
+  <w:noLineBreaksBefore w:lang="English" w:val="’”)〕]}〉"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <m:mathPr>
-[...14 lines deleted...]
-  <w:listSeparator w:val=","/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="auto"/>
+        <w:bdr w:val="nil"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:framePr w:anchorLock="0" w:w="0" w:h="0" w:vSpace="0" w:hSpace="0" w:xAlign="left" w:y="0" w:hRule="exact" w:vAnchor="margin"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="382" w:defLockedState="0" w:defQFormat="0" w:defSemiHidden="0" w:defUIPriority="0" w:defUnhideWhenUsed="0">
-[...332 lines deleted...]
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:default="1" w:styleId="Default Paragraph Font">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:next w:val="Default Paragraph Font"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Table Normal">
+    <w:name w:val="Table Normal"/>
+    <w:next w:val="Table Normal"/>
+    <w:pPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
+    <w:tblStylePr w:type="firstRow"/>
+    <w:tblStylePr w:type="lastRow"/>
+    <w:tblStylePr w:type="firstCol"/>
+    <w:tblStylePr w:type="lastCol"/>
+    <w:tblStylePr w:type="band1Vert"/>
+    <w:tblStylePr w:type="band2Vert"/>
+    <w:tblStylePr w:type="band1Horz"/>
+    <w:tblStylePr w:type="band2Horz"/>
+    <w:tblStylePr w:type="neCell"/>
+    <w:tblStylePr w:type="nwCell"/>
+    <w:tblStylePr w:type="seCell"/>
+    <w:tblStylePr w:type="swCell"/>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="No List">
+    <w:name w:val="No List"/>
+    <w:next w:val="No List"/>
+    <w:pPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="header">
+    <w:name w:val="header"/>
+    <w:next w:val="header"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Arial Unicode MS" w:hAnsi="Cambria" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading2" w:type="paragraph">
-[...5 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="page number">
+    <w:name w:val="page number"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="footer">
+    <w:name w:val="footer"/>
+    <w:next w:val="footer"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="200"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading 2">
+    <w:name w:val="Heading 2"/>
+    <w:next w:val="Body Text"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="4f81bd"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:u w:val="none" w:color="4f81bd"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="4F81BD"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading3" w:type="paragraph">
-[...5 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Body Text">
+    <w:name w:val="Body Text"/>
+    <w:next w:val="Body Text"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="200"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="First Paragraph">
+    <w:name w:val="First Paragraph"/>
+    <w:next w:val="Body Text"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Arial Unicode MS" w:hAnsi="Cambria" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading 3">
+    <w:name w:val="Heading 3"/>
+    <w:next w:val="Body Text"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="4f81bd"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:u w:val="none" w:color="4f81bd"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="4F81BD"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading4" w:type="paragraph">
-[...5 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Compact">
+    <w:name w:val="Compact"/>
+    <w:next w:val="Compact"/>
     <w:pPr>
-      <w:keepNext/>
-[...281 lines deleted...]
-      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="36" w:after="36" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:cs="Arial Unicode MS" w:hAnsi="Cambria" w:eastAsia="Arial Unicode MS"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:color w:themeColor="accent1" w:themeShade="BF" w:val="365F91"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:customStyle="1" w:styleId="SourceCode" w:type="paragraph">
-[...2 lines deleted...]
-    <w:link w:val="VerbatimChar"/>
+  <w:style w:type="numbering" w:styleId="Imported Style 1">
+    <w:name w:val="Imported Style 1"/>
     <w:pPr>
-      <w:wordWrap w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:customStyle="1" w:styleId="KeywordTok" w:type="character">
-[...292 lines deleted...]
-    <w:rsid w:val="009E40FE"/>
+  <w:style w:type="numbering" w:styleId="Imported Style 2">
+    <w:name w:val="Imported Style 2"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:customStyle="1" w:styleId="HeaderChar" w:type="character">
-[...10 lines deleted...]
-    <w:rsid w:val="009E40FE"/>
+  <w:style w:type="paragraph" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:next w:val="Body"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:rsid w:val="0007094A"/>
     <w:rPr>
-      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Arial Unicode MS" w:hAnsi="Cambria" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="en-US"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Id="rId9" Target="header3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" /><Relationship Id="rId10" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" /><Relationship Id="rId11" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" /><Relationship Id="rId12" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" /><Relationship Id="rId13" Target="footer3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" /><Relationship Id="rId14" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52" Target="media/rId52.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21" Target="media/rId21.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24" Target="media/rId24.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27" Target="media/rId27.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31" Target="media/rId31.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34" Target="media/rId34.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37" Target="media/rId37.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41" Target="media/rId41.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44" Target="media/rId44.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49" Target="media/rId49.png" /></Relationships>
-</file>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office Theme">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office Theme">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:satMod val="104999"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
-[...8 lines deleted...]
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
@@ -3852,122 +4593,909 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
-      <a:spPr/>
-[...1 lines deleted...]
-      <a:lstStyle/>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
-        <a:lnRef idx="1">
-[...10 lines deleted...]
-        </a:fontRef>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
       </a:style>
     </a:spDef>
     <a:lnDef>
-      <a:spPr/>
-[...1 lines deleted...]
-      <a:lstStyle/>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="25400" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="38000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
       <a:style>
-        <a:lnRef idx="2">
-[...10 lines deleted...]
-        </a:fontRef>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
       </a:style>
     </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Cambria"/>
+            <a:ea typeface="Cambria"/>
+            <a:cs typeface="Cambria"/>
+            <a:sym typeface="Cambria"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
   </a:objectDefaults>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...30 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...5 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
-
-[...9 lines deleted...]
-</file>